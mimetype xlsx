--- v6 (2026-03-17)
+++ v7 (2026-04-07)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pivotgoals.com Companies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>Company name</t>
   </si>
   <si>
-    <t>created 03/17/2026 08:00:29 pm UTC</t>
+    <t>created 04/07/2026 08:12:11 pm UTC</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
   </si>
   <si>
     <t>AbbVie</t>
   </si>
   <si>
     <t>Accenture</t>
   </si>
   <si>
     <t>Acciona</t>
   </si>
   <si>
     <t>Achmea</t>
   </si>
   <si>
     <t>Adobe</t>
   </si>