--- v7 (2026-04-07)
+++ v8 (2026-04-29)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pivotgoals.com Companies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>Company name</t>
   </si>
   <si>
-    <t>created 04/07/2026 08:12:11 pm UTC</t>
+    <t>created 04/29/2026 11:15:26 am UTC</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
   </si>
   <si>
     <t>AbbVie</t>
   </si>
   <si>
     <t>Accenture</t>
   </si>
   <si>
     <t>Acciona</t>
   </si>
   <si>
     <t>Achmea</t>
   </si>
   <si>
     <t>Adobe</t>
   </si>