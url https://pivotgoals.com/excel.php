--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pivotgoals.com Companies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>Company name</t>
   </si>
   <si>
-    <t>created 04/29/2026 11:15:26 am UTC</t>
+    <t>created 05/20/2026 04:18:06 am UTC</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
   </si>
   <si>
     <t>AbbVie</t>
   </si>
   <si>
     <t>Accenture</t>
   </si>
   <si>
     <t>Acciona</t>
   </si>
   <si>
     <t>Achmea</t>
   </si>
   <si>
     <t>Adobe</t>
   </si>