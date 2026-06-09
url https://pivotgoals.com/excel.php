--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pivotgoals.com Companies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="720">
   <si>
     <t>Company name</t>
   </si>
   <si>
-    <t>created 05/20/2026 04:18:06 am UTC</t>
+    <t>created 06/09/2026 05:51:46 pm UTC</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
   </si>
   <si>
     <t>AbbVie</t>
   </si>
   <si>
     <t>Accenture</t>
   </si>
   <si>
     <t>Acciona</t>
   </si>
   <si>
     <t>Achmea</t>
   </si>
   <si>
     <t>Adobe</t>
   </si>